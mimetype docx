--- v0 (2026-03-04)
+++ v1 (2026-09-08)
@@ -26,107 +26,107 @@
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Gemini 3.1 Flash‑Lite launches as GPT‑5.3 Instant rolls out and Anthropic nears $19B run-rate</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Author"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">AI High Signal Digest</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Date"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2026-03-04</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="217" w:name="X2b3e00d3a64a1d25b0ee2847e48a90c93c44112"/>
+    <w:bookmarkStart w:id="113" w:name="X2b3e00d3a64a1d25b0ee2847e48a90c93c44112"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Gemini 3.1 Flash‑Lite launches as GPT‑5.3 Instant rolls out and Anthropic nears $19B run-rate</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:iCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">By AI High Signal Digest • March 4, 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Gemini 3.1 Flash‑Lite Preview lands with</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">“</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">thinking levels,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">”</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">aggressive speed claims, and $0.25/$1.50 per MTok pricing, while OpenAI rolls out GPT‑5.3 Instant broadly and adds GPT‑5.3-chat-latest to the API. Also: Anthropic’s reported $19B run-rate and business share shift, Arena’s new Document Arena leaderboard, and continued turbulence inside Alibaba’s Qwen team.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="96" w:name="top-stories"/>
+    <w:bookmarkStart w:id="25" w:name="top-stories"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Top Stories</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="36" w:name="X7e9eb83659fe3a68566b65a7cdd1bb1ee40dd30"/>
+    <w:bookmarkStart w:id="20" w:name="X7e9eb83659fe3a68566b65a7cdd1bb1ee40dd30"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1) Google ships Gemini 3.1 Flash‑Lite Preview (speed + cost focus, with adjustable</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">“</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">thinking levels</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">”</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -146,66 +146,51 @@
         <w:t xml:space="preserve">The release is positioned for</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">high-volume, low-latency workloads</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and adds a new control surface (</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">“</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">thinking levels</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">”</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">) that lets developers trade off compute vs. complexity on a per-task basis—useful for agent pipelines and real-time processing.</w:t>
-[...14 lines deleted...]
-        <w:footnoteReference w:id="22"/>
+        <w:t xml:space="preserve">) that lets developers trade off compute vs. complexity on a per-task basis—useful for agent pipelines and real-time processing. [1]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Key details from Google and independent evals:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Availability:</w:t>
       </w:r>
@@ -236,177 +221,144 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Google AI Studio</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">and</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Vertex AI</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">.</w:t>
-[...14 lines deleted...]
-        <w:footnoteReference w:id="25"/>
+        <w:t xml:space="preserve">. [2, 3]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Pricing:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">$0.25 / 1M input tokens</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">and</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">$1.50 / 1M output tokens</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">.</w:t>
-[...8 lines deleted...]
-        <w:footnoteReference w:id="27"/>
+        <w:t xml:space="preserve">. [4]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Speed claims (vs Gemini 2.5 Flash):</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2.5× faster</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">time to first answer token and</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">45% faster</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">output speed.</w:t>
-[...8 lines deleted...]
-        <w:footnoteReference w:id="29"/>
+        <w:t xml:space="preserve">output speed. [4]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Benchmarks shared by Google:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:b/>
         </w:rPr>
@@ -452,60 +404,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">76.8%</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">on</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">MMMU‑Pro</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">.</w:t>
-[...8 lines deleted...]
-        <w:footnoteReference w:id="30"/>
+        <w:t xml:space="preserve">. [5]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Thinking levels</w:t>
       </w:r>
       <w:r>
@@ -522,60 +465,51 @@
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Google describes adjustable compute with</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">“</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">zero thinking overhead</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">”</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">on high-volume tasks, while reasoning through complex edge cases.</w:t>
-[...8 lines deleted...]
-        <w:footnoteReference w:id="32"/>
+        <w:t xml:space="preserve">on high-volume tasks, while reasoning through complex edge cases. [1]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Artificial Analysis (Gemini 3.1 Flash‑Lite Preview):</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">scored</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
@@ -617,111 +551,93 @@
           <w:bCs/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">&gt;360 output tokens/s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">with</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">~5.1s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">average answer latency.</w:t>
-[...8 lines deleted...]
-        <w:footnoteReference w:id="33"/>
+        <w:t xml:space="preserve">average answer latency. [6]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Context + features (AA):</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">retains</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1M token context</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">and supports tool calling, structured outputs, and JSON mode.</w:t>
-[...12 lines deleted...]
-    <w:bookmarkStart w:id="57" w:name="Xfb50df807d53dbd25ee9700ce7576dc3cd48b27"/>
+        <w:t xml:space="preserve">and supports tool calling, structured outputs, and JSON mode. [6]</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:id="21" w:name="Xfb50df807d53dbd25ee9700ce7576dc3cd48b27"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2) OpenAI rolls out GPT‑5.3 Instant broadly (and adds GPT‑5.3‑chat‑latest to the API)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:iCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Why it matters:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">This is a</w:t>
       </w:r>
@@ -748,203 +664,155 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">more direct, less defensive responses</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">and improved</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">web search behavior</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">—the kinds of UX shifts that can materially change product adoption even without a headline benchmark jump.</w:t>
-[...14 lines deleted...]
-        <w:footnoteReference w:id="39"/>
+        <w:t xml:space="preserve">—the kinds of UX shifts that can materially change product adoption even without a headline benchmark jump. [7, 8]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What’s new / where it’s available:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1002"/>
         </w:numPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">ChatGPT rollout:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">“</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">GPT‑5.3 Instant in ChatGPT is now rolling out to everyone.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">”</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:footnoteReference w:id="41"/>
+        <w:t xml:space="preserve">[9]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1002"/>
         </w:numPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Stated behavioral goals:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">fewer unnecessary refusals, fewer defensive disclaimers, and answers that</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">“</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">get to the point more directly.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">”</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:footnoteReference w:id="43"/>
+        <w:t xml:space="preserve">[8]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1002"/>
         </w:numPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Web search improvements called out by OpenAI:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">sharper contextualization, better understanding of question subtext, and more consistent tone within a chat.</w:t>
-[...26 lines deleted...]
-        <w:footnoteReference w:id="48"/>
+        <w:t xml:space="preserve">sharper contextualization, better understanding of question subtext, and more consistent tone within a chat. [10]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1002"/>
         </w:numPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Hallucination/factuality note:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">for</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
@@ -969,175 +837,151 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">26.8% better (when searching)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">and</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">19.7% better (when not searching)</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">.</w:t>
-[...8 lines deleted...]
-        <w:footnoteReference w:id="49"/>
+        <w:t xml:space="preserve">. [11]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1002"/>
         </w:numPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">API:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">“</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">GPT‑5.3‑chat‑latest now also in the API.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">”</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:footnoteReference w:id="51"/>
+        <w:t xml:space="preserve">[12]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1002"/>
         </w:numPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Benchmarking access:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">“</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">GPT‑5.3‑Chat‑Latest</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">”</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">is available in Arena’s Text Arena for testing.</w:t>
-[...8 lines deleted...]
-        <w:footnoteReference w:id="53"/>
+        <w:t xml:space="preserve">is available in Arena’s Text Arena for testing. [13]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">OpenAI also teased:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BlockText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">“</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">5.4 sooner than you Think.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">”</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:bookmarkStart w:id="68" w:name="X7b3c0da1265dbcf079b3afb13f4dba33fe28822"/>
+        <w:t xml:space="preserve">[14]</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:id="22" w:name="X7b3c0da1265dbcf079b3afb13f4dba33fe28822"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3) Anthropic momentum: $19B run‑rate reports + business share shift + senior talent move</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:iCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Why it matters:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Multiple signals point to rapid enterprise pull: reported revenue acceleration, business market share movement, and a high-profile research leadership transition.</w:t>
       </w:r>
@@ -1187,242 +1031,194 @@
           <w:bCs/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">$9B</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">end of 2025 and</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">~$14B</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">a few weeks earlier).</w:t>
-[...8 lines deleted...]
-        <w:footnoteReference w:id="58"/>
+        <w:t xml:space="preserve">a few weeks earlier). [15]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1003"/>
         </w:numPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Run‑rate disclaimer:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">described as</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">“</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">annualized run-rate,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">”</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">not realized revenue.</w:t>
-[...8 lines deleted...]
-        <w:footnoteReference w:id="60"/>
+        <w:t xml:space="preserve">not realized revenue. [16]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1003"/>
         </w:numPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">US business AI market share claim:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Feb 2025: ChatGPT</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">90%</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">; Feb 2026: Claude</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">~70%</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">.</w:t>
-[...14 lines deleted...]
-        <w:footnoteReference w:id="64"/>
+        <w:t xml:space="preserve">. [17]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1003"/>
         </w:numPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Talent move:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Max Schwarzer (OpenAI post‑training leadership) said he’s leaving OpenAI and joining</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Anthropic</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">to work on</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">RL research</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">.</w:t>
-[...18 lines deleted...]
-    <w:bookmarkStart w:id="80" w:name="X51289d9da0269a76524c0f5e05dc585e9f87ed9"/>
+        <w:t xml:space="preserve">. [18]</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:id="23" w:name="X51289d9da0269a76524c0f5e05dc585e9f87ed9"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">“</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Document Arena</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">”</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">launches with PDF-based evaluations (Claude Opus 4.6 leads)</w:t>
       </w:r>
@@ -1454,228 +1250,165 @@
         </w:rPr>
         <w:t xml:space="preserve">user-uploaded PDFs</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">and side-by-side voting, making the leaderboard a live signal for</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">“</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">doc work</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">”</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">performance.</w:t>
-[...8 lines deleted...]
-        <w:footnoteReference w:id="69"/>
+        <w:t xml:space="preserve">performance. [19]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1004"/>
         </w:numPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Document Arena is live</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">and compares frontier models on document reasoning using PDFs.</w:t>
-[...14 lines deleted...]
-        <w:footnoteReference w:id="72"/>
+        <w:t xml:space="preserve">and compares frontier models on document reasoning using PDFs. [19, 20]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1004"/>
         </w:numPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Leaderboard snapshot:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Claude Opus 4.6 is</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">#1 at 1525</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">(+51 lead).</w:t>
-[...8 lines deleted...]
-        <w:footnoteReference w:id="74"/>
+        <w:t xml:space="preserve">(+51 lead). [19]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1004"/>
         </w:numPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Arena says Opus 4.6 is now #1 across</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Text, Code, Search, and Document</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">arenas.</w:t>
-[...8 lines deleted...]
-        <w:footnoteReference w:id="75"/>
+        <w:t xml:space="preserve">arenas. [19]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1004"/>
         </w:numPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">PDF upload workflows highlighted:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">summarize complex content, ask questions against the file, extract key insights.</w:t>
-[...24 lines deleted...]
-    <w:bookmarkStart w:id="95" w:name="X634172a6a29dd62970aaef737e6f270629a8e02"/>
+        <w:t xml:space="preserve">summarize complex content, ask questions against the file, extract key insights. [21]</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:id="24" w:name="X634172a6a29dd62970aaef737e6f270629a8e02"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5) Alibaba Qwen team turbulence (leadership change + departures + org restructure signals)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:iCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Why it matters:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Qwen is widely credited as core infrastructure for open-weight ecosystems; leadership and staffing instability could change the pace and direction of open model releases.</w:t>
       </w:r>
@@ -1689,4282 +1422,3760 @@
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Leadership change:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">“</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Alibaba‑Cloud kicked out Qwen’s tech lead.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">”</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:footnoteReference w:id="81"/>
+        <w:t xml:space="preserve">[22]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1005"/>
         </w:numPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Departure posts:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Qwen tech lead</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">@JustinLin610</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">“</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">me stepping down. bye my beloved qwen.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">”</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:footnoteReference w:id="83"/>
+        <w:t xml:space="preserve">[23] and</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">@huybery</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">“</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">bye qwen, me too.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">”</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">[24]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1005"/>
+        </w:numPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Restructure context (Tongyi conference summary):</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Qwen described as a group priority with plans for expansion; references to resource constraints (including compute) and organizational changes. [25]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1005"/>
+        </w:numPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">External view on impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Qwen 1.0 launched in fall 2023; subsequent releases</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">“</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">pushing the frontier of open-weights,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">”</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">enabling</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">“</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">hundreds, maybe thousands</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">”</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">of papers and many products/startups. [26]</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:id="31" w:name="research-innovation"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Research &amp; Innovation</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="30" w:name="X0384f9b576c67fe61ab82e444918ffdd42c0743"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">What to watch: reliability + efficiency are increasingly</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">“</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">core research,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">”</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">not just engineering</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Two clusters stood out this cycle: (1) methods that reduce the memory/compute cost of training and (2) evidence that</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">multi-agent coordination</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">is still fragile without deliberate design.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="26" w:name="X6e4811670735cfc3d7a260fe35ae42e56bdca79"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Training efficiency: FlashOptim (Databricks AI Research)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1006"/>
+        </w:numPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Claim:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">cuts training memory by</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">over 50%</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">with no measurable loss in model quality. [27]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1006"/>
+        </w:numPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Concrete metric:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">AdamW training typically needs</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">16 bytes/parameter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">for weights, gradients, and optimizer state; FlashOptim reduces this to</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">7 bytes</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(or</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">5</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">with gradient release). [27]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1006"/>
+        </w:numPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Example:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Llama‑3.1‑8B finetuning peak GPU memory drops from</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">175 GiB → 113 GiB</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. [27]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1006"/>
+        </w:numPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Compatibility:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">drop-in replacement for SGD, AdamW, Lion; supports DDP and FSDP2; open source. [27]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1006"/>
+        </w:numPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Techniques summarized by Databricks:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">improved master weight splitting + companded optimizer-state quantization. [27]</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:id="27" w:name="X2ddb8e7312fd0dc9f3e489a3db8b98912365458"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Optimization + search: SkyDiscover (open-source)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1007"/>
+        </w:numPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Releases an open-source framework with two adaptive algorithms reported to match/exceed AlphaEvolve on many benchmarks and outperform OpenEvolve/GEPA/ShinkaEvolve across</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">200+ optimization tasks</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. [28]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1007"/>
+        </w:numPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Reports</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">+34%</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">median score improvement on</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">172 Frontier‑CS problems</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">and</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">@huybery</w:t>
-[...7 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">“</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">bye qwen, me too.</w:t>
+        <w:t xml:space="preserve">discovers system optimizations beyond human-designed SOTA.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">”</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...67 lines deleted...]
-        <w:t xml:space="preserve">Qwen 1.0 launched in fall 2023; subsequent releases</w:t>
+        <w:t xml:space="preserve">[28]</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:id="28" w:name="Xc3e90f8117a6df9048f72d3f8cdce781d1787f7"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Agent reliability: consensus + coordination don’t</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">“</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">pushing the frontier of open-weights,</w:t>
+        <w:t xml:space="preserve">just emerge</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">”</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">enabling</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1008"/>
+        </w:numPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Byzantine consensus games:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">research finds valid agreement is unreliable even in benign settings and degrades with group size; most failures are convergence stalls/timeouts (not subtle value corruption). [29]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1008"/>
+        </w:numPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Theory of Mind (ToM) in multi-agent systems:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">a ToM/BDI + symbolic verification architecture shows ToM-like mechanisms don’t automatically improve coordination; effectiveness depends on underlying LLM capability. [30]</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:id="29" w:name="X66fd78cd2e1dc917b79c8f8b3fe97f95ca938a1"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Biology: Eubiota</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">“</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">hundreds, maybe thousands</w:t>
+        <w:t xml:space="preserve">AI co-scientist</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">”</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">of papers and many products/startups.</w:t>
-[...25 lines deleted...]
-    <w:bookmarkStart w:id="120" w:name="research-innovation"/>
+        <w:t xml:space="preserve">claims lab-validated discoveries</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1009"/>
+        </w:numPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Eubiota is described as a</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">multi-agent AI framework</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">for end-to-end discovery (planning, tool use, evidence verification, wet-lab validation). [31]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1009"/>
+        </w:numPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Reports</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">87.7%</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">mechanistic reasoning accuracy (vs GPT‑5.1</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">77.3%</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">). [31]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1009"/>
+        </w:numPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Reported validated outcomes include: identifying the uvr‑ruv stress axis (screening 1,945 genes and 10K papers), designing a microbial therapy reducing colitis inflammation, engineering antibiotics, and discovering anti-inflammatory metabolites. [31]</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:id="38" w:name="products-launches"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Research &amp; Innovation</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:id="119" w:name="X0384f9b576c67fe61ab82e444918ffdd42c0743"/>
+        <w:t xml:space="preserve">Products &amp; Launches</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="37" w:name="Xa176e43ef932519368633a7bde3bb4fe87952b9"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">What to watch: reliability + efficiency are increasingly</w:t>
+        <w:t xml:space="preserve">What to watch: tools are converging on</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">“</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">core research,</w:t>
+        <w:t xml:space="preserve">agent runtimes</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">”</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">not just engineering</w:t>
+        <w:t xml:space="preserve">(compute + context + UI + eval)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Two clusters stood out this cycle: (1) methods that reduce the memory/compute cost of training and (2) evidence that</w:t>
-[...18 lines deleted...]
-    <w:bookmarkStart w:id="103" w:name="X6e4811670735cfc3d7a260fe35ae42e56bdca79"/>
+        <w:t xml:space="preserve">This week’s releases focus less on single APIs and more on the scaffolding around agents: sandboxes, computer-use, document pipelines, and debugging/observability.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="32" w:name="developer-agents-and-orchestration"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Training efficiency: FlashOptim (Databricks AI Research)</w:t>
-[...235 lines deleted...]
-    <w:bookmarkStart w:id="107" w:name="X2ddb8e7312fd0dc9f3e489a3db8b98912365458"/>
+        <w:t xml:space="preserve">Developer agents and orchestration</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1010"/>
+        </w:numPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cursor cloud agents:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">run in isolated VMs with full computer-use capabilities; produce merge-ready PRs and validation artifacts (video/screenshot) across web/mobile/Slack/GitHub. [32]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1010"/>
+        </w:numPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cursor MCP Apps (v2.6):</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">agents can render interactive UIs inside conversations; also adds private plugin marketplaces for teams. [33, 34]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1010"/>
+        </w:numPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">OpenAI Codex:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">shipped a new</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">$chatgpt-apps</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">skill in the Codex app for building ChatGPT apps with the Apps SDK (scaffolding, wiring tools to widget resources, iterating host-aware UI). [35]</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:id="33" w:name="search-research-apis"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Optimization + search: SkyDiscover (open-source)</w:t>
-[...71 lines deleted...]
-        <w:t xml:space="preserve">172 Frontier‑CS problems</w:t>
+        <w:t xml:space="preserve">Search + research APIs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1011"/>
+        </w:numPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">you.com Research API:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">claims SOTA on DeepSearchQA and top scores on BrowseComp/FRAMES/SimpleQA</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">“</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">at a fraction of the latency and cost.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">”</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Offers one endpoint with five depth levels, up to</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">“</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">1,000+ reasoning turns</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">”</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">per query. [36]</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:id="34" w:name="X9c5b2663aacea61ce0202f514c0bd3a3ac64e45"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Document workflows: evaluation and production tooling</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1012"/>
+        </w:numPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Arena Document Arena:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">PDF upload + side-by-side voting and leaderboard for document reasoning tasks. [19, 21]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1012"/>
+        </w:numPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">LlamaIndex positioning:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">says it has evolved from a RAG framework to an</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">“</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">agentic document processing platform,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">”</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">with LlamaParse processing</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">300k+ users</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">across</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">50+ formats</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">using multi-agent workflows (OCR + computer vision + LLM reasoning). [37, 38]</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:id="35" w:name="speech-realtime"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Speech / realtime</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1013"/>
+        </w:numPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">AssemblyAI Universal‑3‑Pro streaming:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">brings AssemblyAI’s most accurate speech model to streaming audio; highlights include real-time speaker labels, strong entity detection, code-switching, and global language coverage. [39]</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:id="36" w:name="Xfae0370e13c3b2856bf415f263b589ef18a3120"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Specialized models in production contexts</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1014"/>
+        </w:numPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Baseten:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">says it trained a specialist model that beats Gemini on emergency medicine documentation and runs</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">6–8× faster</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. [40]</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:id="40" w:name="industry-moves"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Industry Moves</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="39" w:name="Xf77d29805a4daa4b9b3170a60a44026261306d0"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">What to watch:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">“</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">distribution + workflow integration</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">”</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">is reshaping competition</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1015"/>
+        </w:numPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">OpenAI building a GitHub alternative:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">The Information reports OpenAI is developing an internal alternative to GitHub after outages; staff discussed potentially selling it to customers. [41]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1015"/>
+        </w:numPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Perplexity Computer as a packaged runtime:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Perplexity says its</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">“</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Computer</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">”</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">orchestrates</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">20 different AI models</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">and can be embedded into apps without developers managing API keys, using a secure sandboxed runtime they orchestrate end-to-end. [42, 43]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1015"/>
+        </w:numPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">US business market share claim:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">a post asserts ChatGPT fell from 90% (Feb 2025) to Claude ~70% (Feb 2026). [17]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1015"/>
+        </w:numPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apple local-compute signal:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Apple introduced</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">M5 Pro</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">and</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">M5 Max</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">with a</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">“</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">discovers system optimizations beyond human-designed SOTA.</w:t>
+        <w:t xml:space="preserve">Fusion Architecture</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">”</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:bookmarkStart w:id="113" w:name="Xc3e90f8117a6df9048f72d3f8cdce781d1787f7"/>
+        <w:t xml:space="preserve">merging two 3nm dies; claims include</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">over 4× peak GPU compute</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">for AI vs prior generation and</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">614GB/s</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">unified memory bandwidth. [44]</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:id="46" w:name="policy-regulation"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Policy &amp; Regulation</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="45" w:name="Xf51a4899fdc55a80609186ec66d1c81849fb681"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">What to watch: legal definitions are hardening into product constraints</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="41" w:name="Xf001479bdaaab0688eebcde6afaecb02509054c"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Agent reliability: consensus + coordination don’t</w:t>
+        <w:t xml:space="preserve">US copyright: AI can’t be the author (Thaler v. Perlmutter stands)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1016"/>
+        </w:numPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">US courts held that</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">“</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">just emerge</w:t>
+        <w:t xml:space="preserve">authorship</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">”</w:t>
       </w:r>
-    </w:p>
-[...69 lines deleted...]
-    <w:bookmarkStart w:id="118" w:name="X66fd78cd2e1dc917b79c8f8b3fe97f95ca938a1"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">must be human (Thaler v. Perlmutter), and the US Supreme Court declined review (so the D.C. Circuit ruling stands). [45, 46]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1016"/>
+        </w:numPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">USCO guidance: prompt-only AI output can’t be registered; meaningful human creative contribution can be protected (and similar logic applies to AI-generated code absent human authorship). [47, 48]</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:id="42" w:name="X2c8123352fba8d6f7663b79aab6e5a571f106c3"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Biology: Eubiota</w:t>
+        <w:t xml:space="preserve">New York bill targeting chatbot legal advice (SB 7263)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1017"/>
+        </w:numPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">SB 7263 would prohibit chatbot operators from permitting substantive legal advice that would constitute unauthorized practice of law; it passed the Internet &amp; Technology Committee last week. [49]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1017"/>
+        </w:numPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Includes a private right of action with mandatory attorneys’ fees. [49]</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:id="43" w:name="X4c6ee73f498372f466397197c1b57b79ca47b8a"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">OpenAI–DoW/DoD contract language scrutiny continues</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1018"/>
+        </w:numPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">OpenAI amended its agreement to state the AI system</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">“</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">AI co-scientist</w:t>
+        <w:t xml:space="preserve">shall not be intentionally used</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">”</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">claims lab-validated discoveries</w:t>
-[...113 lines deleted...]
-    <w:bookmarkStart w:id="150" w:name="products-launches"/>
+        <w:t xml:space="preserve">for domestic surveillance of US persons/nationals, including deliberate tracking via commercially acquired personal/identifiable information. [50]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1018"/>
+        </w:numPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The Department affirmed services won’t be used by DoW intelligence agencies (e.g., NSA) without a follow-on modification. [50]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1018"/>
+        </w:numPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Commentators note the full contract text is not public; some argue language could still be porous given legal definitions of</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">“</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">collect/surveil</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">”</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">and</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">“</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">incidental</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">”</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">collection mechanisms. [51, 52]</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:id="44" w:name="global-governance-signal"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Global governance signal</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1019"/>
+        </w:numPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The UN’s Independent International Scientific Panel on AI elected co-chairs</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yoshua Bengio</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">and</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Maria Ressa</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, with the first report slated for</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">July 2026</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. [53]</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:id="112" w:name="quick-takes"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Products &amp; Launches</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:id="149" w:name="Xa176e43ef932519368633a7bde3bb4fe87952b9"/>
+        <w:t xml:space="preserve">Quick Takes</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="47" w:name="Xfc1f23cdbd799b646177aaff1530f6f9df0b1eb"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">What to watch: tools are converging on</w:t>
+        <w:t xml:space="preserve">What to watch: smaller signals that may compound</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1020"/>
+        </w:numPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">METR Evals correction:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">fixed a modeling mistake that inflated recent 50%-time horizons by</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">10–20%</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">; for Opus 4.6, one update reports</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">P50 11h 59m</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(down from 14.5h) and</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">P80 1h 20m</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(up from ~1h). [54, 55]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1020"/>
+        </w:numPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Claude Code voice mode:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">rolling out (reported live for ~5% of users), toggled via</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/voice</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. [56]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1020"/>
+        </w:numPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Codex voice transcription:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">available to 100% of Codex users; in-app via mic or</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ctrl + M</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, and in CLI via config + press-and-hold Space. [57, 58]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1020"/>
+        </w:numPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gemini 3 Pro sunset:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Google is</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">“</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">agent runtimes</w:t>
+        <w:t xml:space="preserve">turning down Gemini 3 Pro</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">”</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">(compute + context + UI + eval)</w:t>
-[...1138 lines deleted...]
-        <w:t xml:space="preserve">What to watch: smaller signals that may compound</w:t>
+        <w:t xml:space="preserve">on</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">March 9</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">; users can upgrade to Gemini 3.1 Pro Preview. [59]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1020"/>
         </w:numPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">METR Evals correction:</w:t>
-[...65 lines deleted...]
-        <w:footnoteReference w:id="193"/>
+        <w:t xml:space="preserve">Qwen 3.5 GPTQ Int4 weights:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Alibaba released GPTQ‑Int4 weights with native vLLM and SGLang support (less VRAM, faster inference). [60]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1020"/>
         </w:numPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Claude Code voice mode:</w:t>
-[...32 lines deleted...]
-        <w:footnoteReference w:id="197"/>
+        <w:t xml:space="preserve">H100 shortage watch:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">posts report near-zero H100 capacity on Prime Intellect and Lambda dashboards; one provider suggests capacity may improve in coming weeks. [61, 62]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1020"/>
         </w:numPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Codex voice transcription:</w:t>
-[...189 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Bipartisan opposition to AI data centers:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">reported escalation includes New York proposing three-year construction moratoriums and communities pulling tax incentives.</w:t>
-[...8 lines deleted...]
-        <w:footnoteReference w:id="212"/>
+        <w:t xml:space="preserve">reported escalation includes New York proposing three-year construction moratoriums and communities pulling tax incentives. [63]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:pict>
           <v:rect style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:id="215" w:name="sources"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:id="111" w:name="sources"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Sources</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1021"/>
         </w:numPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
-      <w:hyperlink r:id="rId21">
+      <w:hyperlink r:id="rId48">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">𝕏 post by</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">@NoamShazeer</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1021"/>
         </w:numPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
-      <w:hyperlink r:id="rId24">
+      <w:hyperlink r:id="rId49">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">𝕏 post by</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">@Google</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1021"/>
         </w:numPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
-      <w:hyperlink r:id="rId26">
+      <w:hyperlink r:id="rId50">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">𝕏 post by</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">@Google</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1021"/>
         </w:numPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
-      <w:hyperlink r:id="rId28">
+      <w:hyperlink r:id="rId51">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">𝕏 post by</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">@Google</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1021"/>
         </w:numPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
-      <w:hyperlink r:id="rId31">
+      <w:hyperlink r:id="rId52">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">𝕏 post by</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">@Google</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1021"/>
         </w:numPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
-      <w:hyperlink r:id="rId34">
+      <w:hyperlink r:id="rId53">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">𝕏 post by</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">@ArtificialAnlys</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1021"/>
         </w:numPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
-      <w:hyperlink r:id="rId38">
+      <w:hyperlink r:id="rId54">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">𝕏 post by</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">@yupp_ai</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1021"/>
         </w:numPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
-      <w:hyperlink r:id="rId40">
+      <w:hyperlink r:id="rId55">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">𝕏 post by</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">@nickaturley</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1021"/>
         </w:numPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
-      <w:hyperlink r:id="rId42">
+      <w:hyperlink r:id="rId56">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">𝕏 post by</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">@OpenAI</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1021"/>
         </w:numPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
-      <w:hyperlink r:id="rId45">
+      <w:hyperlink r:id="rId57">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">𝕏 post by</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">@OpenAI</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1021"/>
         </w:numPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
-      <w:hyperlink r:id="rId50">
+      <w:hyperlink r:id="rId58">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">𝕏 post by</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">@aidan_mclau</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1021"/>
         </w:numPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
-      <w:hyperlink r:id="rId52">
+      <w:hyperlink r:id="rId59">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">𝕏 post by</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">@scaling01</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1021"/>
         </w:numPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
-      <w:hyperlink r:id="rId54">
+      <w:hyperlink r:id="rId60">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">𝕏 post by</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">@arena</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1021"/>
         </w:numPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
-      <w:hyperlink r:id="rId56">
+      <w:hyperlink r:id="rId61">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">𝕏 post by</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">@OpenAI</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1021"/>
         </w:numPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
-      <w:hyperlink r:id="rId59">
+      <w:hyperlink r:id="rId62">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">𝕏 post by</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">@Techmeme</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1021"/>
         </w:numPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
-      <w:hyperlink r:id="rId61">
+      <w:hyperlink r:id="rId63">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">𝕏 post by</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">@scaling01</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1021"/>
         </w:numPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
-      <w:hyperlink r:id="rId63">
+      <w:hyperlink r:id="rId64">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">𝕏 post by</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">@Yuchenj_UW</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1021"/>
         </w:numPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
+      <w:hyperlink r:id="rId65">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">𝕏 post by</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">@max_a_schwarzer</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1021"/>
+        </w:numPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
       <w:hyperlink r:id="rId66">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">𝕏 post by</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">@max_a_schwarzer</w:t>
+          <w:t xml:space="preserve">@arena</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1021"/>
         </w:numPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
+      <w:hyperlink r:id="rId67">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">𝕏 post by</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">@arena</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1021"/>
+        </w:numPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId68">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">𝕏 post by</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">@arena</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1021"/>
+        </w:numPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId69">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">𝕏 post by</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">@YouJiacheng</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1021"/>
+        </w:numPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
       <w:hyperlink r:id="rId70">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">𝕏 post by</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">@arena</w:t>
+          <w:t xml:space="preserve">@JustinLin610</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1021"/>
         </w:numPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
+      <w:hyperlink r:id="rId71">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">𝕏 post by</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">@huybery</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1021"/>
+        </w:numPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId72">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">𝕏 post by</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">@Xinyu2ML</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1021"/>
+        </w:numPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
       <w:hyperlink r:id="rId73">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">𝕏 post by</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">@arena</w:t>
+          <w:t xml:space="preserve">@awnihannun</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1021"/>
         </w:numPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
+      <w:hyperlink r:id="rId74">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">𝕏 post by</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">@DbrxMosaicAI</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1021"/>
+        </w:numPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId75">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">𝕏 post by</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">@shulynnliu</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1021"/>
+        </w:numPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId76">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">𝕏 post by</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">@omarsar0</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1021"/>
+        </w:numPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
       <w:hyperlink r:id="rId77">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">𝕏 post by</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">@arena</w:t>
+          <w:t xml:space="preserve">@omarsar0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1021"/>
         </w:numPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
+      <w:hyperlink r:id="rId78">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">𝕏 post by</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">@lupantech</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1021"/>
+        </w:numPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId79">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">𝕏 post by</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">@dl_weekly</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1021"/>
+        </w:numPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId80">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">𝕏 post by</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">@cursor_ai</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1021"/>
+        </w:numPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId81">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">𝕏 post by</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">@cursor_ai</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1021"/>
+        </w:numPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
       <w:hyperlink r:id="rId82">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">𝕏 post by</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">@YouJiacheng</w:t>
+          <w:t xml:space="preserve">@coreyching</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1021"/>
         </w:numPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
+      <w:hyperlink r:id="rId83">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">𝕏 post by</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">@RichardSocher</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1021"/>
+        </w:numPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
       <w:hyperlink r:id="rId84">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">𝕏 post by</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">@JustinLin610</w:t>
+          <w:t xml:space="preserve">@jerryjliu0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1021"/>
         </w:numPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
+      <w:hyperlink r:id="rId85">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">𝕏 post by</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">@llama_index</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1021"/>
+        </w:numPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
       <w:hyperlink r:id="rId86">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">𝕏 post by</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">@huybery</w:t>
+          <w:t xml:space="preserve">@AssemblyAI</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1021"/>
         </w:numPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
+      <w:hyperlink r:id="rId87">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">𝕏 post by</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">@basetenco</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1021"/>
+        </w:numPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
       <w:hyperlink r:id="rId88">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">𝕏 post by</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">@Xinyu2ML</w:t>
+          <w:t xml:space="preserve">@steph_palazzolo</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1021"/>
         </w:numPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
+      <w:hyperlink r:id="rId89">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">𝕏 post by</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">@AskPerplexity</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1021"/>
+        </w:numPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId90">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">𝕏 post by</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">@AravSrinivas</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1021"/>
+        </w:numPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId91">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">𝕏 post by</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">@kimmonismus</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1021"/>
+        </w:numPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
       <w:hyperlink r:id="rId92">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">𝕏 post by</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">@awnihannun</w:t>
+          <w:t xml:space="preserve">@LearnOpenCV</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1021"/>
         </w:numPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
+      <w:hyperlink r:id="rId93">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">𝕏 post by</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">@LearnOpenCV</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1021"/>
+        </w:numPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId94">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">𝕏 post by</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">@LearnOpenCV</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1021"/>
+        </w:numPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId95">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">𝕏 post by</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">@LearnOpenCV</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1021"/>
+        </w:numPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId96">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">𝕏 post by</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">@RobertFreundLaw</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1021"/>
+        </w:numPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId97">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">𝕏 post by</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">@sama</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1021"/>
+        </w:numPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
       <w:hyperlink r:id="rId98">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">𝕏 post by</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">@DbrxMosaicAI</w:t>
+          <w:t xml:space="preserve">@CharlieBul58993</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1021"/>
         </w:numPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
+      <w:hyperlink r:id="rId99">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">𝕏 post by</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">@nabla_theta</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1021"/>
+        </w:numPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId100">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">𝕏 post by</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">@ODET_UN</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1021"/>
+        </w:numPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId101">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">𝕏 post by</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">@METR_Evals</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1021"/>
+        </w:numPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId102">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">𝕏 post by</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">@scaling01</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1021"/>
+        </w:numPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId103">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">𝕏 post by</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">@trq212</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1021"/>
+        </w:numPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId104">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">𝕏 post by</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">@reach_vb</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1021"/>
+        </w:numPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
       <w:hyperlink r:id="rId105">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">𝕏 post by</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">@shulynnliu</w:t>
+          <w:t xml:space="preserve">@reach_vb</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1021"/>
         </w:numPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
+      <w:hyperlink r:id="rId106">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">𝕏 post by</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">@OfficialLoganK</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1021"/>
+        </w:numPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId107">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">𝕏 post by</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">@Alibaba_Qwen</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1021"/>
+        </w:numPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId108">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">𝕏 post by</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">@nrehiew_</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1021"/>
+        </w:numPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
       <w:hyperlink r:id="rId109">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">𝕏 post by</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">@omarsar0</w:t>
+          <w:t xml:space="preserve">@TheZachMueller</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1021"/>
         </w:numPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
-      <w:hyperlink r:id="rId111">
+      <w:hyperlink r:id="rId110">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">𝕏 post by</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">@omarsar0</w:t>
+          <w:t xml:space="preserve">@dl_weekly</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
-[...958 lines deleted...]
-    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:sectPr/>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Symbol">
     <w:panose1 w:val="02000500000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00010000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
@@ -5998,3794 +5209,50 @@
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing">
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="separator" w:id="-1">
     <w:p>
       <w:r>
         <w:separator/>
       </w:r>
-    </w:p>
-[...3742 lines deleted...]
-      </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="990">
     <w:nsid w:val="A990"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=" "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=" "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="480"/>
       </w:pPr>
@@ -10832,54 +6299,54 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ErrorTok">
     <w:name w:val="ErrorTok"/>
     <w:basedOn w:val="VerbatimChar"/>
     <w:rPr>
       <w:color w:val="ff0000"/>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalTok">
     <w:name w:val="NormalTok"/>
     <w:basedOn w:val="VerbatimChar"/>
     <w:rPr/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <ns0:webSettings xmlns:ns0="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <ns0:allowPNG/>
   <ns0:doNotSaveAsSingleFile/>
 </ns0:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId1" Target="numbering.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId2" Target="styles.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Id="rId3" Target="settings.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Id="rId4" Target="webSettings.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Id="rId5" Target="fontTable.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Id="rId6" Target="theme/theme1.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Id="rId7" Target="footnotes.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Id="rId8" Target="comments.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" Target="https://x.com/Alibaba_Qwen/status/2028846103257616477" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" Target="https://x.com/AravSrinivas/status/2028903680616087946" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" Target="https://x.com/ArtificialAnlys/status/2028882198456352852" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" Target="https://x.com/AskPerplexity/status/2028893546447814895" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" Target="https://x.com/AssemblyAI/status/2028872510599836141" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" Target="https://x.com/CharlieBul58993/status/2028655193147998352" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" Target="https://x.com/DbrxMosaicAI/status/2028977216940589383" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" Target="https://x.com/Google/status/2028872509601333594" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" Target="https://x.com/Google/status/2028872512164053110" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" Target="https://x.com/Google/status/2028872517495013624" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" Target="https://x.com/Google/status/2028872521651568825" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" Target="https://x.com/JustinLin610/status/2028865835373359513" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" Target="https://x.com/LearnOpenCV/status/2028885509674811652" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" Target="https://x.com/LearnOpenCV/status/2028885514032685456" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" Target="https://x.com/LearnOpenCV/status/2028885516465447080" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" Target="https://x.com/LearnOpenCV/status/2028885520336732433" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" Target="https://x.com/METR_Evals/status/2028948235486937098" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" Target="https://x.com/NoamShazeer/status/2028909105969283565" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" Target="https://x.com/ODET_UN/status/2028898114556293512" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" Target="https://x.com/OfficialLoganK/status/2028603510405697604" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" Target="https://x.com/OpenAI/status/2028893701427302559" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" Target="https://x.com/OpenAI/status/2028893717877375132" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" Target="https://x.com/OpenAI/status/2028909019977703752" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" Target="https://x.com/RichardSocher/status/2028921113846399462" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" Target="https://x.com/RobertFreundLaw/status/2028550955386704285" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" Target="https://x.com/Techmeme/status/2028977791933530620" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" Target="https://x.com/TheZachMueller/status/2028819570832658624" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" Target="https://x.com/Xinyu2ML/status/2029078062701113634" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" Target="https://x.com/YouJiacheng/status/2028880908305219729" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" Target="https://x.com/Yuchenj_UW/status/2028974344710606905" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" Target="https://x.com/aidan_mclau/status/2028894122959159434" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" Target="https://x.com/arena/status/2028908848204177682" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" Target="https://x.com/arena/status/2028915403704156581" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" Target="https://x.com/arena/status/2028915407344812500" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" Target="https://x.com/arena/status/2028915408766734636" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" Target="https://x.com/awnihannun/status/2028902061384057211" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" Target="https://x.com/basetenco/status/2028917187126452504" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" Target="https://x.com/coreyching/status/2028952615447609697" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" Target="https://x.com/cursor_ai/status/2028953584407085546" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" Target="https://x.com/cursor_ai/status/2028953586273530206" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" Target="https://x.com/dl_weekly/status/2028844128729973060" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" Target="https://x.com/dl_weekly/status/2028942271157030967" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" Target="https://x.com/huybery/status/2028976346416988612" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" Target="https://x.com/jerryjliu0/status/2028974831979643299" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" Target="https://x.com/kimmonismus/status/2028839646793228632" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" Target="https://x.com/llama_index/status/2028924383369269691" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" Target="https://x.com/lupantech/status/2028873916966703343" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" Target="https://x.com/max_a_schwarzer/status/2028939154944585989" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" Target="https://x.com/nabla_theta/status/2028758306349822057" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" Target="https://x.com/nickaturley/status/2028894581191000404" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" Target="https://x.com/nrehiew_/status/2028806660475826233" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" Target="https://x.com/omarsar0/status/2028823724196343923" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" Target="https://x.com/omarsar0/status/2028913061260935331" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" Target="https://x.com/reach_vb/status/2028861713982926994" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" Target="https://x.com/reach_vb/status/2028867648742736024" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" Target="https://x.com/sama/status/2028640354912923739" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" Target="https://x.com/scaling01/status/2028906108291616773" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" Target="https://x.com/scaling01/status/2028949974164127812" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" Target="https://x.com/scaling01/status/2028992141809025294" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" Target="https://x.com/shulynnliu/status/2028892335875276919" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" Target="https://x.com/steph_palazzolo/status/2028965557974811002" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" Target="https://x.com/trq212/status/2028628570692890800" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" Target="https://x.com/yupp_ai/status/2028911037538541895" TargetMode="External" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId1" Target="numbering.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId2" Target="styles.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Id="rId3" Target="settings.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Id="rId4" Target="webSettings.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Id="rId5" Target="fontTable.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Id="rId6" Target="theme/theme1.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Id="rId7" Target="footnotes.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Id="rId8" Target="comments.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" Target="https://x.com/Alibaba_Qwen/status/2028846103257616477" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" Target="https://x.com/AravSrinivas/status/2028903680616087946" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" Target="https://x.com/ArtificialAnlys/status/2028882198456352852" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" Target="https://x.com/AskPerplexity/status/2028893546447814895" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" Target="https://x.com/AssemblyAI/status/2028872510599836141" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" Target="https://x.com/CharlieBul58993/status/2028655193147998352" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" Target="https://x.com/DbrxMosaicAI/status/2028977216940589383" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" Target="https://x.com/Google/status/2028872509601333594" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" Target="https://x.com/Google/status/2028872512164053110" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" Target="https://x.com/Google/status/2028872517495013624" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" Target="https://x.com/Google/status/2028872521651568825" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" Target="https://x.com/JustinLin610/status/2028865835373359513" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" Target="https://x.com/LearnOpenCV/status/2028885509674811652" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" Target="https://x.com/LearnOpenCV/status/2028885514032685456" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" Target="https://x.com/LearnOpenCV/status/2028885516465447080" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" Target="https://x.com/LearnOpenCV/status/2028885520336732433" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" Target="https://x.com/METR_Evals/status/2028948235486937098" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" Target="https://x.com/NoamShazeer/status/2028909105969283565" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" Target="https://x.com/ODET_UN/status/2028898114556293512" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" Target="https://x.com/OfficialLoganK/status/2028603510405697604" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" Target="https://x.com/OpenAI/status/2028893701427302559" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" Target="https://x.com/OpenAI/status/2028893717877375132" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" Target="https://x.com/OpenAI/status/2028909019977703752" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" Target="https://x.com/RichardSocher/status/2028921113846399462" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" Target="https://x.com/RobertFreundLaw/status/2028550955386704285" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" Target="https://x.com/Techmeme/status/2028977791933530620" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" Target="https://x.com/TheZachMueller/status/2028819570832658624" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" Target="https://x.com/Xinyu2ML/status/2029078062701113634" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" Target="https://x.com/YouJiacheng/status/2028880908305219729" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" Target="https://x.com/Yuchenj_UW/status/2028974344710606905" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" Target="https://x.com/aidan_mclau/status/2028894122959159434" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" Target="https://x.com/arena/status/2028908848204177682" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" Target="https://x.com/arena/status/2028915403704156581" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" Target="https://x.com/arena/status/2028915407344812500" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" Target="https://x.com/arena/status/2028915408766734636" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" Target="https://x.com/awnihannun/status/2028902061384057211" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" Target="https://x.com/basetenco/status/2028917187126452504" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" Target="https://x.com/coreyching/status/2028952615447609697" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" Target="https://x.com/cursor_ai/status/2028953584407085546" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" Target="https://x.com/cursor_ai/status/2028953586273530206" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" Target="https://x.com/dl_weekly/status/2028844128729973060" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" Target="https://x.com/dl_weekly/status/2028942271157030967" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" Target="https://x.com/huybery/status/2028976346416988612" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" Target="https://x.com/jerryjliu0/status/2028974831979643299" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" Target="https://x.com/kimmonismus/status/2028839646793228632" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" Target="https://x.com/llama_index/status/2028924383369269691" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" Target="https://x.com/lupantech/status/2028873916966703343" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" Target="https://x.com/max_a_schwarzer/status/2028939154944585989" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" Target="https://x.com/nabla_theta/status/2028758306349822057" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" Target="https://x.com/nickaturley/status/2028894581191000404" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" Target="https://x.com/nrehiew_/status/2028806660475826233" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" Target="https://x.com/omarsar0/status/2028823724196343923" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" Target="https://x.com/omarsar0/status/2028913061260935331" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" Target="https://x.com/reach_vb/status/2028861713982926994" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" Target="https://x.com/reach_vb/status/2028867648742736024" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" Target="https://x.com/sama/status/2028640354912923739" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" Target="https://x.com/scaling01/status/2028906108291616773" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" Target="https://x.com/scaling01/status/2028949974164127812" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" Target="https://x.com/scaling01/status/2028992141809025294" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" Target="https://x.com/shulynnliu/status/2028892335875276919" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" Target="https://x.com/steph_palazzolo/status/2028965557974811002" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" Target="https://x.com/trq212/status/2028628570692890800" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" Target="https://x.com/yupp_ai/status/2028911037538541895" TargetMode="External" /></Relationships>
 </file>
 
-<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" Target="https://x.com/Alibaba_Qwen/status/2028846103257616477" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" Target="https://x.com/AravSrinivas/status/2028903680616087946" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" Target="https://x.com/ArtificialAnlys/status/2028882198456352852" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" Target="https://x.com/AskPerplexity/status/2028893546447814895" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" Target="https://x.com/AssemblyAI/status/2028872510599836141" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" Target="https://x.com/CharlieBul58993/status/2028655193147998352" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" Target="https://x.com/DbrxMosaicAI/status/2028977216940589383" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" Target="https://x.com/Google/status/2028872509601333594" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" Target="https://x.com/Google/status/2028872512164053110" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" Target="https://x.com/Google/status/2028872517495013624" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" Target="https://x.com/Google/status/2028872521651568825" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" Target="https://x.com/JustinLin610/status/2028865835373359513" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" Target="https://x.com/LearnOpenCV/status/2028885509674811652" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" Target="https://x.com/LearnOpenCV/status/2028885514032685456" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" Target="https://x.com/LearnOpenCV/status/2028885516465447080" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" Target="https://x.com/LearnOpenCV/status/2028885520336732433" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" Target="https://x.com/METR_Evals/status/2028948235486937098" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" Target="https://x.com/NoamShazeer/status/2028909105969283565" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" Target="https://x.com/ODET_UN/status/2028898114556293512" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" Target="https://x.com/OfficialLoganK/status/2028603510405697604" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" Target="https://x.com/OpenAI/status/2028893701427302559" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" Target="https://x.com/OpenAI/status/2028893717877375132" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" Target="https://x.com/OpenAI/status/2028909019977703752" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" Target="https://x.com/RichardSocher/status/2028921113846399462" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" Target="https://x.com/RobertFreundLaw/status/2028550955386704285" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" Target="https://x.com/Techmeme/status/2028977791933530620" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" Target="https://x.com/TheZachMueller/status/2028819570832658624" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" Target="https://x.com/Xinyu2ML/status/2029078062701113634" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" Target="https://x.com/YouJiacheng/status/2028880908305219729" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" Target="https://x.com/Yuchenj_UW/status/2028974344710606905" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" Target="https://x.com/aidan_mclau/status/2028894122959159434" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" Target="https://x.com/arena/status/2028908848204177682" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" Target="https://x.com/arena/status/2028915403704156581" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" Target="https://x.com/arena/status/2028915407344812500" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" Target="https://x.com/arena/status/2028915408766734636" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" Target="https://x.com/awnihannun/status/2028902061384057211" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" Target="https://x.com/basetenco/status/2028917187126452504" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" Target="https://x.com/coreyching/status/2028952615447609697" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" Target="https://x.com/cursor_ai/status/2028953584407085546" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" Target="https://x.com/cursor_ai/status/2028953586273530206" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" Target="https://x.com/dl_weekly/status/2028844128729973060" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" Target="https://x.com/dl_weekly/status/2028942271157030967" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" Target="https://x.com/huybery/status/2028976346416988612" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" Target="https://x.com/jerryjliu0/status/2028974831979643299" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" Target="https://x.com/kimmonismus/status/2028839646793228632" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" Target="https://x.com/llama_index/status/2028924383369269691" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" Target="https://x.com/lupantech/status/2028873916966703343" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" Target="https://x.com/max_a_schwarzer/status/2028939154944585989" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" Target="https://x.com/nabla_theta/status/2028758306349822057" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" Target="https://x.com/nickaturley/status/2028894581191000404" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" Target="https://x.com/nrehiew_/status/2028806660475826233" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" Target="https://x.com/omarsar0/status/2028823724196343923" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" Target="https://x.com/omarsar0/status/2028913061260935331" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" Target="https://x.com/reach_vb/status/2028861713982926994" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" Target="https://x.com/reach_vb/status/2028867648742736024" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" Target="https://x.com/sama/status/2028640354912923739" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" Target="https://x.com/scaling01/status/2028906108291616773" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" Target="https://x.com/scaling01/status/2028949974164127812" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" Target="https://x.com/scaling01/status/2028992141809025294" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" Target="https://x.com/shulynnliu/status/2028892335875276919" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" Target="https://x.com/steph_palazzolo/status/2028965557974811002" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" Target="https://x.com/trq212/status/2028628570692890800" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" Target="https://x.com/yupp_ai/status/2028911037538541895" TargetMode="External" /></Relationships>
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" Target="https://x.com/Alibaba_Qwen/status/2028846103257616477" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" Target="https://x.com/AravSrinivas/status/2028903680616087946" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" Target="https://x.com/ArtificialAnlys/status/2028882198456352852" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" Target="https://x.com/AskPerplexity/status/2028893546447814895" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" Target="https://x.com/AssemblyAI/status/2028872510599836141" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" Target="https://x.com/CharlieBul58993/status/2028655193147998352" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" Target="https://x.com/DbrxMosaicAI/status/2028977216940589383" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" Target="https://x.com/Google/status/2028872509601333594" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" Target="https://x.com/Google/status/2028872512164053110" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" Target="https://x.com/Google/status/2028872517495013624" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" Target="https://x.com/Google/status/2028872521651568825" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" Target="https://x.com/JustinLin610/status/2028865835373359513" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" Target="https://x.com/LearnOpenCV/status/2028885509674811652" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" Target="https://x.com/LearnOpenCV/status/2028885514032685456" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" Target="https://x.com/LearnOpenCV/status/2028885516465447080" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" Target="https://x.com/LearnOpenCV/status/2028885520336732433" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" Target="https://x.com/METR_Evals/status/2028948235486937098" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" Target="https://x.com/NoamShazeer/status/2028909105969283565" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" Target="https://x.com/ODET_UN/status/2028898114556293512" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" Target="https://x.com/OfficialLoganK/status/2028603510405697604" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" Target="https://x.com/OpenAI/status/2028893701427302559" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" Target="https://x.com/OpenAI/status/2028893717877375132" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" Target="https://x.com/OpenAI/status/2028909019977703752" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" Target="https://x.com/RichardSocher/status/2028921113846399462" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" Target="https://x.com/RobertFreundLaw/status/2028550955386704285" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" Target="https://x.com/Techmeme/status/2028977791933530620" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" Target="https://x.com/TheZachMueller/status/2028819570832658624" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" Target="https://x.com/Xinyu2ML/status/2029078062701113634" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" Target="https://x.com/YouJiacheng/status/2028880908305219729" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" Target="https://x.com/Yuchenj_UW/status/2028974344710606905" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" Target="https://x.com/aidan_mclau/status/2028894122959159434" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" Target="https://x.com/arena/status/2028908848204177682" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" Target="https://x.com/arena/status/2028915403704156581" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" Target="https://x.com/arena/status/2028915407344812500" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" Target="https://x.com/arena/status/2028915408766734636" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" Target="https://x.com/awnihannun/status/2028902061384057211" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" Target="https://x.com/basetenco/status/2028917187126452504" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" Target="https://x.com/coreyching/status/2028952615447609697" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" Target="https://x.com/cursor_ai/status/2028953584407085546" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" Target="https://x.com/cursor_ai/status/2028953586273530206" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" Target="https://x.com/dl_weekly/status/2028844128729973060" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" Target="https://x.com/dl_weekly/status/2028942271157030967" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" Target="https://x.com/huybery/status/2028976346416988612" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" Target="https://x.com/jerryjliu0/status/2028974831979643299" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" Target="https://x.com/kimmonismus/status/2028839646793228632" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" Target="https://x.com/llama_index/status/2028924383369269691" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" Target="https://x.com/lupantech/status/2028873916966703343" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" Target="https://x.com/max_a_schwarzer/status/2028939154944585989" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" Target="https://x.com/nabla_theta/status/2028758306349822057" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" Target="https://x.com/nickaturley/status/2028894581191000404" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" Target="https://x.com/nrehiew_/status/2028806660475826233" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" Target="https://x.com/omarsar0/status/2028823724196343923" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" Target="https://x.com/omarsar0/status/2028913061260935331" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" Target="https://x.com/reach_vb/status/2028861713982926994" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" Target="https://x.com/reach_vb/status/2028867648742736024" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" Target="https://x.com/sama/status/2028640354912923739" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" Target="https://x.com/scaling01/status/2028906108291616773" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" Target="https://x.com/scaling01/status/2028949974164127812" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" Target="https://x.com/scaling01/status/2028992141809025294" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" Target="https://x.com/shulynnliu/status/2028892335875276919" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" Target="https://x.com/steph_palazzolo/status/2028965557974811002" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" Target="https://x.com/trq212/status/2028628570692890800" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" Target="https://x.com/yupp_ai/status/2028911037538541895" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>